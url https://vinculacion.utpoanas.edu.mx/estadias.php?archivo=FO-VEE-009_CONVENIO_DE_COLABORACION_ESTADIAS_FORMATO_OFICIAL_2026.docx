--- v0 (2026-03-07)
+++ v1 (2026-04-23)
@@ -920,51 +920,69 @@
         <w:t>UTP</w:t>
       </w:r>
       <w:r w:rsidRPr="00A47F34">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> agradece los servicios que la </w:t>
       </w:r>
       <w:r w:rsidRPr="009F7878">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>EMPRESA</w:t>
       </w:r>
       <w:r w:rsidRPr="00A47F34">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> presta a los practicantes por concepto de gastos de transporte, comedor, incentivos ó viáticos.</w:t>
+        <w:t xml:space="preserve"> presta a los practicantes por concepto de gastos de transporte, comedor, incentivos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A47F34">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A47F34">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> viáticos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16282635" w14:textId="77777777" w:rsidR="0060082A" w:rsidRPr="00A47F34" w:rsidRDefault="0060082A" w:rsidP="0060082A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2475"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A47F34">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">SEXTA: </w:t>
       </w:r>
       <w:r w:rsidR="009F7878">
@@ -1301,51 +1319,51 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">DÉCIMA: </w:t>
       </w:r>
       <w:r w:rsidR="009F7878">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">La vigencia de este convenio será </w:t>
       </w:r>
       <w:r w:rsidR="00940B9F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">de un cuatrimestre a partir de la fecha de firma del mismo. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B94A4F" w14:textId="3C31A963" w:rsidR="00BE2348" w:rsidRPr="003E6E44" w:rsidRDefault="0060082A" w:rsidP="0060082A">
+    <w:p w14:paraId="64B94A4F" w14:textId="5F09B233" w:rsidR="00BE2348" w:rsidRPr="003E6E44" w:rsidRDefault="0060082A" w:rsidP="0060082A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2475"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A47F34">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Este co</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1425,79 +1443,59 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>el día</w:t>
       </w:r>
       <w:r w:rsidR="00045D97" w:rsidRPr="00045D97">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00993A67">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00773C91">
+      <w:r w:rsidR="00FE3926">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">7 </w:t>
-[...19 lines deleted...]
-        <w:t>ENERO 2026</w:t>
+        <w:t>6 de mayo 2026</w:t>
       </w:r>
       <w:r w:rsidR="00E64066" w:rsidRPr="003E6E44">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BE2348" w:rsidRPr="003E6E44">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E6E44" w:rsidRPr="003E6E44">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -1510,110 +1508,96 @@
       </w:r>
       <w:r w:rsidR="003E6E44" w:rsidRPr="003E6E44">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">NO </w:t>
       </w:r>
       <w:r w:rsidR="003E6E44" w:rsidRPr="003E6E44">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>modificar la fecha y borrar este paréntesis)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3364AC04" w14:textId="6F622AF5" w:rsidR="0060082A" w:rsidRDefault="00BE2348" w:rsidP="0060082A">
+    <w:p w14:paraId="3827DDD6" w14:textId="7C9270FC" w:rsidR="00940B9F" w:rsidRPr="00487DAE" w:rsidRDefault="00BE2348" w:rsidP="0060082A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2475"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(favor de poner toda la información en mayúscula poner la letra en color negro y en modo negrita</w:t>
       </w:r>
       <w:r w:rsidR="003E6E44">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, borrar todos los paréntesis y letras rojas</w:t>
       </w:r>
       <w:r w:rsidR="003E6E44" w:rsidRPr="003E6E44">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>. FAVOR DE NO MODIFICAR EL RECUADRO DE CALIDAD ES EL QUE SE ENCUENTRA EN LA PARTE SUPERIOR.)</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3854"/>
         <w:gridCol w:w="3429"/>
       </w:tblGrid>
       <w:tr w:rsidR="002B283B" w14:paraId="18EDEE8C" w14:textId="77777777" w:rsidTr="002B283B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
@@ -1931,61 +1915,61 @@
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00927D8A" w:rsidRPr="00927D8A" w:rsidSect="00C24A05">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1985" w:right="1701" w:bottom="1418" w:left="1701" w:header="851" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14FF2BFA" w14:textId="77777777" w:rsidR="00F20F24" w:rsidRDefault="00F20F24" w:rsidP="00F7090D">
+    <w:p w14:paraId="5708DD4C" w14:textId="77777777" w:rsidR="006B3143" w:rsidRDefault="006B3143" w:rsidP="00F7090D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61EA62B0" w14:textId="77777777" w:rsidR="00F20F24" w:rsidRDefault="00F20F24" w:rsidP="00F7090D">
+    <w:p w14:paraId="4F160717" w14:textId="77777777" w:rsidR="006B3143" w:rsidRDefault="006B3143" w:rsidP="00F7090D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2062,61 +2046,61 @@
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="40003B19" w14:textId="77777777" w:rsidR="00BD0F85" w:rsidRDefault="00BD0F85">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1CB209D6" w14:textId="77777777" w:rsidR="00045D97" w:rsidRDefault="00045D97">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B9C567D" w14:textId="77777777" w:rsidR="00F20F24" w:rsidRDefault="00F20F24" w:rsidP="00F7090D">
+    <w:p w14:paraId="2228D1DA" w14:textId="77777777" w:rsidR="006B3143" w:rsidRDefault="006B3143" w:rsidP="00F7090D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5059FA62" w14:textId="77777777" w:rsidR="00F20F24" w:rsidRDefault="00F20F24" w:rsidP="00F7090D">
+    <w:p w14:paraId="1C1C7E12" w14:textId="77777777" w:rsidR="006B3143" w:rsidRDefault="006B3143" w:rsidP="00F7090D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="79C9419E" w14:textId="77777777" w:rsidR="00045D97" w:rsidRDefault="00045D97">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="41D166C8" w14:textId="77777777" w:rsidR="00BD0F85" w:rsidRDefault="00A008E8" w:rsidP="005147B9">
     <w:pPr>
@@ -2996,50 +2980,51 @@
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="34272725" w14:textId="77777777" w:rsidR="00045D97" w:rsidRDefault="00045D97">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F7090D"/>
     <w:rsid w:val="00006EA8"/>
@@ -3049,70 +3034,73 @@
     <w:rsid w:val="00022C39"/>
     <w:rsid w:val="00045D97"/>
     <w:rsid w:val="00097242"/>
     <w:rsid w:val="000B70E7"/>
     <w:rsid w:val="000D6F79"/>
     <w:rsid w:val="000E240D"/>
     <w:rsid w:val="0012585B"/>
     <w:rsid w:val="0013132E"/>
     <w:rsid w:val="001D2FCC"/>
     <w:rsid w:val="001E4A4A"/>
     <w:rsid w:val="00213383"/>
     <w:rsid w:val="00232CAF"/>
     <w:rsid w:val="00261A57"/>
     <w:rsid w:val="00262518"/>
     <w:rsid w:val="00271165"/>
     <w:rsid w:val="002A0E13"/>
     <w:rsid w:val="002A54AF"/>
     <w:rsid w:val="002B283B"/>
     <w:rsid w:val="002D238A"/>
     <w:rsid w:val="00356A2D"/>
     <w:rsid w:val="003D6CB0"/>
     <w:rsid w:val="003E6E44"/>
     <w:rsid w:val="003F69EF"/>
     <w:rsid w:val="004069A2"/>
     <w:rsid w:val="0041588C"/>
+    <w:rsid w:val="00430B0C"/>
     <w:rsid w:val="004517AC"/>
     <w:rsid w:val="00460281"/>
     <w:rsid w:val="004B57D4"/>
     <w:rsid w:val="00505E93"/>
     <w:rsid w:val="005147B9"/>
     <w:rsid w:val="005847A6"/>
     <w:rsid w:val="00595389"/>
     <w:rsid w:val="005B1F97"/>
     <w:rsid w:val="005B5048"/>
     <w:rsid w:val="005E5715"/>
     <w:rsid w:val="0060082A"/>
     <w:rsid w:val="00643445"/>
     <w:rsid w:val="006517BF"/>
     <w:rsid w:val="00655F01"/>
     <w:rsid w:val="006A0BE1"/>
+    <w:rsid w:val="006B3143"/>
     <w:rsid w:val="006D406C"/>
     <w:rsid w:val="00722E9F"/>
     <w:rsid w:val="007414F1"/>
     <w:rsid w:val="00773C91"/>
     <w:rsid w:val="007A7ECC"/>
+    <w:rsid w:val="007C5AFA"/>
     <w:rsid w:val="007D382B"/>
     <w:rsid w:val="007E31C0"/>
     <w:rsid w:val="00864E02"/>
     <w:rsid w:val="00873D8F"/>
     <w:rsid w:val="008B0B65"/>
     <w:rsid w:val="008D52EA"/>
     <w:rsid w:val="008D65B3"/>
     <w:rsid w:val="008E3948"/>
     <w:rsid w:val="008F42DC"/>
     <w:rsid w:val="00902D88"/>
     <w:rsid w:val="009105B8"/>
     <w:rsid w:val="00927D8A"/>
     <w:rsid w:val="00940B9F"/>
     <w:rsid w:val="00952785"/>
     <w:rsid w:val="00977970"/>
     <w:rsid w:val="0098631C"/>
     <w:rsid w:val="00993A67"/>
     <w:rsid w:val="00994D1F"/>
     <w:rsid w:val="009E5D28"/>
     <w:rsid w:val="009F7878"/>
     <w:rsid w:val="00A008E8"/>
     <w:rsid w:val="00A27198"/>
     <w:rsid w:val="00A62585"/>
     <w:rsid w:val="00AB5B87"/>
     <w:rsid w:val="00AB701B"/>
@@ -3131,50 +3119,51 @@
     <w:rsid w:val="00C46933"/>
     <w:rsid w:val="00C571DB"/>
     <w:rsid w:val="00C62F0F"/>
     <w:rsid w:val="00C84804"/>
     <w:rsid w:val="00C91EE7"/>
     <w:rsid w:val="00CB2E24"/>
     <w:rsid w:val="00D1175F"/>
     <w:rsid w:val="00D26D6A"/>
     <w:rsid w:val="00D66A2C"/>
     <w:rsid w:val="00D83A25"/>
     <w:rsid w:val="00D911CF"/>
     <w:rsid w:val="00DD7841"/>
     <w:rsid w:val="00E64066"/>
     <w:rsid w:val="00E81706"/>
     <w:rsid w:val="00EC1DE7"/>
     <w:rsid w:val="00ED0319"/>
     <w:rsid w:val="00EE0D4E"/>
     <w:rsid w:val="00EE20FD"/>
     <w:rsid w:val="00EE59D3"/>
     <w:rsid w:val="00F20F24"/>
     <w:rsid w:val="00F53FE2"/>
     <w:rsid w:val="00F7090D"/>
     <w:rsid w:val="00FA22F0"/>
     <w:rsid w:val="00FC1D8D"/>
     <w:rsid w:val="00FD0EFB"/>
+    <w:rsid w:val="00FE3926"/>
     <w:rsid w:val="00FF335C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -4034,67 +4023,67 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
+  <Pages>1</Pages>
   <Words>498</Words>
-  <Characters>2741</Characters>
+  <Characters>2739</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3233</CharactersWithSpaces>
+  <CharactersWithSpaces>3231</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Fabiola</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>